--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -1,432 +1,838 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7DDD7B14" w14:textId="77777777" w:rsidR="00AC6CF8" w:rsidRDefault="00AC6CF8" w:rsidP="005741BA">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46FDFFC9" w14:textId="77777777" w:rsidR="00B44820" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OPTION 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364D1900" w14:textId="194A975E" w:rsidR="00265D44" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WHERE YOU SAVE MATTERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C4E2C7" w14:textId="4BB30BCC" w:rsidR="00265D44" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your savings can do more than earn a competitive </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest rate. Your savings can have Kingdom impact.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> When you save with Texas District Church Extension Fund (Texas CEF), your investment helps provide loans to congregations and ministries across the Texas District that are sharing the Gospel and multiplying followers of Jesus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3CB49A" w14:textId="77777777" w:rsidR="00265D44" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texas CEF offers investment options designed to meet your financial goals at every stage of life. Discover how your savings can make an eternal impact while working for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520522C6" w14:textId="77777777" w:rsidR="00265D44" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn more or download an investment application at www.texascef.org or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD111DE" w14:textId="717425E9" w:rsidR="00265D44" w:rsidRDefault="00265D44" w:rsidP="00B44820">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>call 1-888-951-1233.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0782BD9E" w14:textId="77777777" w:rsidR="00B44820" w:rsidRDefault="00B44820" w:rsidP="00B44820">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62832737" w14:textId="77777777" w:rsidR="00B44820" w:rsidRDefault="00B44820" w:rsidP="00B44820">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031D872C" w14:textId="77777777" w:rsidR="00B44820" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPTION </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666C5AD1" w14:textId="5D9DA05A" w:rsidR="00265D44" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WHAT IF YOUR SAVINGS COULD DO MORE?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E4E242" w14:textId="6E34C37D" w:rsidR="00265D44" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imagine earning a competitive </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> while helping churches and ministries expand their Gospel mission. That's what happens when you invest with Texas District Church Extension Fund (Texas CEF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C8F21E" w14:textId="77777777" w:rsidR="00265D44" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your savings help provide loans that strengthen congregations, support ministry growth, and create more opportunities to share the hope of Jesus throughout the Texas District.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664C54F5" w14:textId="77777777" w:rsidR="00265D44" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Learn more or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> download</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an investment application at www.texascef.org or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F557C98" w14:textId="56BB30CF" w:rsidR="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>call 1-888-951-1233.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FD1CD8" w14:textId="77777777" w:rsidR="00265D44" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AF052D" w14:textId="435FC4E2" w:rsidR="00B44820" w:rsidRPr="00B44820" w:rsidRDefault="00B44820" w:rsidP="00B44820">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPTION </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44820">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44820">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(Insert your Congregation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44820">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44820">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44820">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Ministries Across Texas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66665AB9" w14:textId="23A0FC91" w:rsidR="00B44820" w:rsidRPr="00B44820" w:rsidRDefault="00B44820" w:rsidP="00B44820">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007352A2">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
-          <w:b/>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> helps provide loans to ministries across the Texas District—ministries focused on sharing the Gospel and multiplying followers of Jesus. Start your investment today at </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B44820">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When you invest with the Texas District Church Extension Fund (Texas CEF), you are not only earning a competitive interest rate—you are also helping provide loans to ministries like </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D3F" w:rsidRPr="006E4D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E4D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Your Congregation</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44820">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and others across Texas that are dedicated to multiplying followers of Jesus. Texas CEF offers investment opportunities tailored to your financial needs at every age and stage of life. Start your investment today at </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidRPr="007352A2">
+        <w:r w:rsidRPr="006E4D3F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.texascef.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007352A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B44820">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or call 1-888-951-1233 to learn more.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A13F654" w14:textId="77777777" w:rsidR="00CB70EB" w:rsidRPr="00B87F8F" w:rsidRDefault="00CB70EB" w:rsidP="00B87F8F">
-[...246 lines deleted...]
-    <w:sectPr w:rsidR="007352A2">
+    <w:p w14:paraId="62966190" w14:textId="77777777" w:rsidR="00B44820" w:rsidRDefault="00B44820" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48536618" w14:textId="77777777" w:rsidR="00B44820" w:rsidRDefault="00B44820" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F64973" w14:textId="77777777" w:rsidR="00B44820" w:rsidRDefault="00B44820" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3654A6FC" w14:textId="77777777" w:rsidR="00B44820" w:rsidRDefault="00B44820" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77201227" w14:textId="0830B799" w:rsidR="00265D44" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">OPTION </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44820">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: QR Code Version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C48E1D8" w14:textId="77777777" w:rsidR="00265D44" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WHERE YOU SAVE MATTERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9CF2F5" w14:textId="50002BA4" w:rsidR="00B44820" w:rsidRPr="00265D44" w:rsidRDefault="00265D44" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With Texas District Church Extension Fund, your investment earns a competitive </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interest rate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>while helping provide loans to churches and ministries that are multiplying followers of Jesus across the Texas District.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62383190" w14:textId="3C20A41E" w:rsidR="00B44820" w:rsidRDefault="00265D44" w:rsidP="00B44820">
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scan the QR code to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">learn more about </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texas CEF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investment option</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44820">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designed to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44820">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">help you reach </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>your financial goals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>visit www.texascef.org or call 1-888-951-1233.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44820">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20D248F1" wp14:editId="31972239">
+            <wp:extent cx="2816352" cy="2816352"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+            <wp:docPr id="2" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2816352" cy="2816352"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDD7B14" w14:textId="0EB4446F" w:rsidR="00AC6CF8" w:rsidRPr="00265D44" w:rsidRDefault="00AC6CF8" w:rsidP="00265D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AC6CF8" w:rsidRPr="00265D44">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -754,84 +1160,89 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1222013582">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1438478304">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="579025499">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE35BA"/>
     <w:rsid w:val="0005785B"/>
     <w:rsid w:val="000E2113"/>
     <w:rsid w:val="001E5D6D"/>
     <w:rsid w:val="0022143C"/>
+    <w:rsid w:val="00265D44"/>
     <w:rsid w:val="002729E0"/>
     <w:rsid w:val="002D3AC9"/>
     <w:rsid w:val="00337C69"/>
+    <w:rsid w:val="00455E47"/>
+    <w:rsid w:val="004E0F40"/>
     <w:rsid w:val="004E1D14"/>
+    <w:rsid w:val="00515032"/>
     <w:rsid w:val="00547517"/>
     <w:rsid w:val="005732DD"/>
     <w:rsid w:val="005741BA"/>
     <w:rsid w:val="00586FC0"/>
     <w:rsid w:val="00694F3D"/>
+    <w:rsid w:val="006E4D3F"/>
     <w:rsid w:val="00717A2D"/>
     <w:rsid w:val="007352A2"/>
     <w:rsid w:val="007A57A0"/>
     <w:rsid w:val="00873B44"/>
     <w:rsid w:val="00987DC8"/>
     <w:rsid w:val="00AA0CA7"/>
     <w:rsid w:val="00AC6CF8"/>
     <w:rsid w:val="00AE35BA"/>
+    <w:rsid w:val="00B44820"/>
     <w:rsid w:val="00B87F8F"/>
     <w:rsid w:val="00C0004F"/>
     <w:rsid w:val="00C6763C"/>
     <w:rsid w:val="00C7086D"/>
     <w:rsid w:val="00CB70EB"/>
     <w:rsid w:val="00D2015C"/>
     <w:rsid w:val="00D859C1"/>
     <w:rsid w:val="00EA0F7A"/>
     <w:rsid w:val="00F42C01"/>
     <w:rsid w:val="00F571DE"/>
     <w:rsid w:val="00F959C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1232,51 +1643,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AE35BA"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -1290,77 +1700,93 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0022143C"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0022143C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B44820"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1761028006">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.texascef.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.texascef.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.texascef.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.texascef.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1584,70 +2010,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1655</Characters>
+  <Pages>2</Pages>
+  <Words>327</Words>
+  <Characters>1870</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1942</CharactersWithSpaces>
+  <CharactersWithSpaces>2193</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Raelyn Pracht</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>